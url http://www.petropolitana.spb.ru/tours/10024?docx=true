--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -263,78 +263,78 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиабилет Санкт-Петербург - Белград - Санкт-Петербург</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в сутки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Возможны небольшие изменения в программе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 2 марта 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 10.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 05.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Белград 5/4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 5 дней/4 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -363,79 +363,79 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Mark 4* или подобный, 4*, по программе, Standard, Только завтраки, 10.04-14.04</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">41202руб.</w:t>
+              <w:t xml:space="preserve">Mark 4* или подобный, 4*, по программе, Standard, Только завтраки, 05.06-09.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">60344руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44108руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37884руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>