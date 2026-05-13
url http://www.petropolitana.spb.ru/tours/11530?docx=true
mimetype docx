--- v2 (2026-03-29)
+++ v3 (2026-05-13)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">40 221руб.</w:t>
+              <w:t xml:space="preserve">36 982руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 520руб.</w:t>
+              <w:t xml:space="preserve">7 701руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 686руб.</w:t>
+              <w:t xml:space="preserve">4 236руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 520руб.</w:t>
+              <w:t xml:space="preserve">7 701руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 668руб.</w:t>
+              <w:t xml:space="preserve">6 931руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 372руб.</w:t>
+              <w:t xml:space="preserve">8 471руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 686руб.</w:t>
+              <w:t xml:space="preserve">4 236руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 686руб.</w:t>
+              <w:t xml:space="preserve">4 236руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 686руб.</w:t>
+              <w:t xml:space="preserve">4 236руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 816руб.</w:t>
+              <w:t xml:space="preserve">6 161руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 964руб.</w:t>
+              <w:t xml:space="preserve">5 391руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 30.03.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 14.05.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,3356 +739,2456 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26248руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">47084руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4807руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">5863руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11095руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 13.05-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50873руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2256руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6404руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12267руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 13.05-18.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48437руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3434руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">6134руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11546руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 29.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">23936руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 13.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53940руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1864руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3041руб.</w:t>
+              <w:t xml:space="preserve">7036руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13350руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 13.05-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20024руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2354руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3879руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5773руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 29.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26193руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16236руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25436руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2354руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3826руб.</w:t>
+              <w:t xml:space="preserve">2616руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3969руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16958руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3434руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">2796руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5232руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18311руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29946руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3826руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3247руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5412руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 29.03-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51208руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 13.05-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19032руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32652руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6377руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12066руб.</w:t>
+              <w:t xml:space="preserve">3518руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6314руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 29.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19032руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30578руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8339руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3518руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5683руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 29.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 13.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41582руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6965руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">4781руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9291руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 29.03-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 13.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28954руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52587руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6671руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6765руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12899руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4781руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 29.03-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 13.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37884руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">66658руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29946руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7652руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9742руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17499руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 29.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29528руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36892руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68732руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2551руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4905руб.</w:t>
+              <w:t xml:space="preserve">9381руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18130руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 29.03-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48437руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4218руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">6134руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11546руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24444руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43657руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21377руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2845руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">5322руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9922руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4330руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">31784руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25166руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45010руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3041руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5690руб.</w:t>
+              <w:t xml:space="preserve">5502руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10373руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 01.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32569руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3532руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5886руб.</w:t>
+              <w:t xml:space="preserve">7036руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13440руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 01.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36170руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">62869руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26248руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3826руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9110руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16236руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5863руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29676руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3826руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">7036руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13440руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48437руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5199руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">6134руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11546руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28954руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52587руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22730руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7358руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">6765руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12899руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4781руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37884руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">66658руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29946руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10595руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">9742руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17499руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7126руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17318руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26789руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10202руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2977руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17589руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29586руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6671руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3067руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5322руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9418руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22460руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39868руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23452руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5788руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">4600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4961руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17950руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27150руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8659руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5984руб.</w:t>
-[...920 lines deleted...]
-              <w:t xml:space="preserve">98руб.</w:t>
+              <w:t xml:space="preserve">3157руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4510руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>